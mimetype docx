--- v0 (2026-06-15)
+++ v1 (2026-08-21)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7D5C9664" w14:textId="4ED0AE53" w:rsidR="009347D5" w:rsidRDefault="009347D5" w:rsidP="009347D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="744218E9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hausbeschreibung </w:t>
@@ -53,621 +54,1021 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="220874F8" w14:textId="77777777" w:rsidR="000D1FDF" w:rsidRDefault="000D1FDF" w:rsidP="00084F81">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05C47D15" w14:textId="5DFF3105" w:rsidR="000D1FDF" w:rsidRDefault="000D1FDF" w:rsidP="00084F81">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Ein Haus, das Familien feiern werden</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649AB82C" w14:textId="6D9EF25B" w:rsidR="00084F81" w:rsidRPr="00084F81" w:rsidRDefault="00084F81" w:rsidP="00084F81">
+    <w:p w14:paraId="649AB82C" w14:textId="390CC135" w:rsidR="00084F81" w:rsidRPr="00084F81" w:rsidRDefault="00084F81" w:rsidP="00084F81">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00084F81">
+      <w:r w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>Das Baufritz Jubiläumshaus zum 130-jährigen Bestehen – durchdacht, vielseitig und überraschend bezahlbar</w:t>
+        <w:t xml:space="preserve">Das </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Baufritz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jubiläumshaus zum 130-jährigen Bestehen – durchdacht, vielseitig und</w:t>
+      </w:r>
+      <w:r w:rsidR="7AFEC34B" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="33AEA7FC" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">fürs Familienbudget gedacht </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56AAAEEA" w14:textId="6D85300C" w:rsidR="00084F81" w:rsidRPr="00084F81" w:rsidRDefault="00084F81" w:rsidP="00084F81">
       <w:r w:rsidRPr="00084F81">
-        <w:t xml:space="preserve">Zum 130-jährigen Bestehen der Allgäuer Holzhausmanufaktur Baufritz ist ein Haus entstanden, das die Essenz aus über einem Jahrhundert Holzbau-Erfahrung in sich trägt – und dabei bewusst neue Wege geht. Das Jubiläumshaus ist ein klug geplantes Zuhause für den Alltag moderner Familien: kompakt, flexibel und mit einem klaren Anspruch an Nachhaltigkeit und Wohnqualität. </w:t>
+        <w:t xml:space="preserve">Zum 130-jährigen Bestehen der Allgäuer Holzhausmanufaktur </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00084F81">
+        <w:t>Baufritz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00084F81">
+        <w:t xml:space="preserve"> ist ein Haus entstanden, das die Essenz aus über einem Jahrhundert Holzbau-Erfahrung in sich trägt – und dabei bewusst neue Wege geht. Das Jubiläumshaus ist ein klug geplantes Zuhause für den Alltag moderner Familien: kompakt, flexibel und mit einem klaren Anspruch an Nachhaltigkeit und Wohnqualität. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66ABD4D2" w14:textId="78C8719B" w:rsidR="00594D05" w:rsidRPr="00976013" w:rsidRDefault="00084F81" w:rsidP="00594D05">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">– ein Ansatz, der neue Spielräume bei der Finanzierung schafft. </w:t>
+    <w:p w14:paraId="1D1654C0" w14:textId="03714765" w:rsidR="00661B72" w:rsidRPr="00976013" w:rsidRDefault="4102A813" w:rsidP="00594D05">
+      <w:r>
+        <w:t>Mit rund 1</w:t>
+      </w:r>
+      <w:r w:rsidR="004B3859">
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">0 Quadratmetern Wohnfläche vereint es alles, was Familien heute brauchen – und das zu einem außergewöhnlich attraktiven Preis. </w:t>
+      </w:r>
+      <w:r w:rsidR="00420276">
+        <w:t xml:space="preserve">Besonders bemerkenswert: </w:t>
+      </w:r>
+      <w:r w:rsidR="00420276" w:rsidRPr="00420276">
+        <w:t xml:space="preserve">Neben der schlüsselfertigen Variante ist das Haus auch als Ausbauhaus erhältlich – und damit eine klare Alternative zum klassischen, bezugsfertigen </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00420276" w:rsidRPr="00420276">
+        <w:t>Baufritz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00420276" w:rsidRPr="00420276">
+        <w:t xml:space="preserve">-Haus. </w:t>
+      </w:r>
+      <w:r w:rsidR="626ABD55">
+        <w:t>Damit eröffnet es Bauherren einmal mehr die</w:t>
+      </w:r>
+      <w:r w:rsidR="5DF69064">
+        <w:t xml:space="preserve"> Möglichkeit, Eigenleistung einzubringen und ihr Zuhause Schritt für Schritt individuell zu vollenden – ein Ansatz, der Kosten spart. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51">
+        <w:t xml:space="preserve">Beim Ausbauhaus </w:t>
+      </w:r>
+      <w:r w:rsidR="0052293B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wird </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">innerhalb von spätestens zwei Tagen eine wetterfeste und abschließbare Gebäudehülle auf </w:t>
+      </w:r>
+      <w:r w:rsidR="0052293B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>em Grundstück</w:t>
+      </w:r>
+      <w:r w:rsidR="0052293B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> errichtet</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – inklusive Fenster</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, finaler Haustür und fertig montierter Treppe. Im Anschluss </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>kann der Bauherr</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> den Innenausbau ganz nach </w:t>
+      </w:r>
+      <w:r w:rsidR="005B1575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>en eigenen Vorstellungen</w:t>
+      </w:r>
+      <w:r w:rsidR="005B1575">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> gestalten, </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in Eigenleistung oder gemeinsam mit Handwerksbetrieben </w:t>
+      </w:r>
+      <w:r w:rsidR="001704A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>nach eigener Wahl</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Die Innenwände sind bereits mit Türöffnungen vorbereitet, der Technikraum ist für die Installation </w:t>
+      </w:r>
+      <w:r w:rsidR="001704A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er Heiztechnik vorgesehen. Zudem verfügen Außenwände, Dach und Decken über eine Installationsebene, die maximale Flexibilität für </w:t>
+      </w:r>
+      <w:r w:rsidR="001704A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>di</w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidR="001704A3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">individuelle </w:t>
+      </w:r>
+      <w:r w:rsidR="003E3B51" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Elektroplanung bietet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45777AA4" w14:textId="0F8FE08F" w:rsidR="008B7E9C" w:rsidRDefault="008B7E9C" w:rsidP="008B7E9C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Zum Jubiläum eine Antwort auf veränderte Lebensentwürfe</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64D96301" w14:textId="5208D959" w:rsidR="00976013" w:rsidRPr="00976013" w:rsidRDefault="005234BB" w:rsidP="00976013">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zugleich formuliert das Familienunternehmen in vierter Generation damit eine klare Haltung: Wohnen muss sich </w:t>
       </w:r>
       <w:r w:rsidR="00E8676D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>an realen Lebenssituationen orientieren – und gleichzeitig bezahlbar bleiben</w:t>
       </w:r>
       <w:r w:rsidR="00976013" w:rsidRPr="00976013">
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B8048B" w14:textId="526ECFBF" w:rsidR="00976013" w:rsidRDefault="00976013" w:rsidP="00976013">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Entstanden ist ein 1,5-geschossiges Einfamilienhaus, das bewusst kompakt geplant wurde und dennoch ein vollständiges Raumprogramm für Familien bietet. Grundlage dafür ist die Erfahrung aus zahlreichen realisierten Projekten und der engen Zusammenarbeit mit Baufritz-Baufamilien. </w:t>
+    <w:p w14:paraId="02B8048B" w14:textId="01CBD834" w:rsidR="00976013" w:rsidRDefault="00976013" w:rsidP="00976013">
+      <w:r>
+        <w:t xml:space="preserve">Entstanden ist ein 1,5-geschossiges Einfamilienhaus, das bewusst kompakt geplant wurde und ein vollständiges Raumprogramm für Familien bietet. Grundlage dafür ist die Erfahrung aus zahlreichen realisierten Projekten und der engen Zusammenarbeit mit </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Baufritz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">-Baufamilien. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53A59CE9" w14:textId="021C0311" w:rsidR="00241DDA" w:rsidRDefault="00241DDA" w:rsidP="00241DDA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Klar strukturierter Grundriss mit hoher Alltagstauglichkeit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC34421" w14:textId="2533DFAD" w:rsidR="00976013" w:rsidRPr="00976013" w:rsidRDefault="00241DDA" w:rsidP="00976013">
+    <w:p w14:paraId="23638320" w14:textId="1E60B9B2" w:rsidR="00597937" w:rsidRDefault="00241DDA" w:rsidP="00976013">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Die Qualität des Hauses zeigt sich in </w:t>
       </w:r>
       <w:r w:rsidR="00F662F1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t xml:space="preserve">der bekannt bewährten Baufritz-Bauweise, aber auch im Grundriss. </w:t>
+        <w:t xml:space="preserve">der bekannt bewährten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F662F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Baufritz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F662F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-Bauweise, aber auch im Grundriss. </w:t>
       </w:r>
       <w:r w:rsidR="00976013" w:rsidRPr="00976013">
         <w:t>Jeder Bereich ist konsequent auf Nutzung und Alltag abgestimmt.</w:t>
       </w:r>
       <w:r w:rsidR="00F662F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00976013" w:rsidRPr="00976013">
         <w:t xml:space="preserve">Im Erdgeschoss organisiert sich das Leben um einen offenen Wohn-, Koch- und Essbereich. Großformatige, bodentiefe Fenster verbinden den Innenraum direkt mit Terrasse und Garten und sorgen für eine hohe Tageslichtausbeute. Die Übergänge zwischen den Funktionen bleiben fließend, ohne ihre klare Zuordnung zu verlieren. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1981ED" w14:textId="77777777" w:rsidR="00976013" w:rsidRDefault="00976013" w:rsidP="00976013">
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Ergänzt wird diese Ebene durch eine separate Speisekammer, einen Technikraum sowie ein zusätzliches Zimmer, das je nach Bedarf als Arbeitsraum, Gästezimmer oder Rückzugsort genutzt werden kann. Damit reagiert die Planung unmittelbar auf veränderte Anforderungen wie Homeoffice oder temporäre Nutzungsszenarien. </w:t>
+    <w:p w14:paraId="0A888DCE" w14:textId="1932E7C9" w:rsidR="00597937" w:rsidRPr="00976013" w:rsidRDefault="00597937" w:rsidP="00976013">
+      <w:r>
+        <w:t>Ergänzt wird diese Ebene neben einem Gäste-WC durch eine separate Speisekammer, einen Technikraum sowie ein zusätzliches Zimmer, das je nach Bedarf als Arbeitsraum, Gästezimmer oder Rückzugsort genutzt werden kann. Damit reagiert die Planung unmittelbar auf veränderte Anforderungen wie Homeoffice oder temporäre Nutzungsszenarien.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159E97D5" w14:textId="4C5B1147" w:rsidR="002702C7" w:rsidRDefault="002702C7" w:rsidP="002702C7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rückzug im </w:t>
       </w:r>
       <w:r w:rsidR="001219D9">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dachgeschoss </w:t>
       </w:r>
       <w:r w:rsidR="0099406A">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">und </w:t>
       </w:r>
       <w:r w:rsidR="00133CF1">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>präzise gesetzte Funktionen</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A190343" w14:textId="33EC85AB" w:rsidR="00976013" w:rsidRPr="00976013" w:rsidRDefault="00133CF1" w:rsidP="00397E6B">
+    <w:p w14:paraId="6A190343" w14:textId="4E9500BD" w:rsidR="00976013" w:rsidRPr="00976013" w:rsidRDefault="00133CF1" w:rsidP="76C9BCF2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Im Dachgeschoss verdichtet sich die Nutzung zu einem privaten Bereich für die Familie. </w:t>
+      </w:r>
+      <w:r w:rsidR="00397E6B" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Hier befinden sich e</w:t>
+      </w:r>
+      <w:r w:rsidR="00CB100A" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>in Elternschlafzimmer mit separater Ankleide, zwei weitere Zimme</w:t>
+      </w:r>
+      <w:r w:rsidR="00082CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">r, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CB100A" w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ein Badezimm</w:t>
+      </w:r>
+      <w:r w:rsidR="00082CDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">er sowie ein separates WC. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C9F206B" w14:textId="5E2C825B" w:rsidR="00976013" w:rsidRDefault="00976013" w:rsidP="00976013">
       <w:r>
-        <w:rPr>
-[...22 lines deleted...]
-        <w:t xml:space="preserve">Auffällig ist die konsequente Integration von Stauraum: Garderobennischen, Einbaumöglichkeiten und zusätzliche Flächen unter der Treppe sorgen dafür, dass die kompakte Grundfläche optimal genutzt wird. Die Planung zielt dabei weniger auf spektakuläre Gesten als auf dauerhafte Alltagstauglichkeit. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Auffällig ist die konsequente Integration von Stauraum: Garderobennischen, Einbaumöglichkeiten und zusätzliche</w:t>
+      </w:r>
+      <w:r w:rsidR="00597937">
+        <w:t xml:space="preserve"> Flächen unter der Treppe</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sorgen dafür, dass die kompakte Grundfläche optimal genutzt wird. Die Planung zielt dabei weniger auf spektakuläre Gesten als auf dauerhafte Alltagstauglichkeit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D8DA97A" w14:textId="5C66F4ED" w:rsidR="0006790E" w:rsidRDefault="0006790E" w:rsidP="0006790E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Versteckte Lösungen und handwerkliche Details als Teil des Konzepts</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6030FFA4" w14:textId="05C15768" w:rsidR="00976013" w:rsidRDefault="0006790E" w:rsidP="00976013">
-      <w:r>
+    <w:p w14:paraId="6030FFA4" w14:textId="15940AD6" w:rsidR="00976013" w:rsidRDefault="0006790E" w:rsidP="00976013">
+      <w:r w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ein wesentliches Merkmal des Jubiläumshauses liegt in </w:t>
       </w:r>
-      <w:r w:rsidR="008650A0">
+      <w:r w:rsidR="008650A0" w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>den schlüssigen Details</w:t>
       </w:r>
-      <w:r w:rsidR="00354930">
+      <w:r w:rsidR="00354930" w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Sie stammen aus der planerischen Erfahrung mit </w:t>
       </w:r>
-      <w:r w:rsidR="008650A0">
+      <w:r w:rsidR="008650A0" w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>ein</w:t>
       </w:r>
-      <w:r w:rsidR="00B83D21">
+      <w:r w:rsidR="00B83D21" w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>er Vielzahl von Bauherrenfamilien</w:t>
       </w:r>
-      <w:r w:rsidR="00660BE6">
+      <w:r w:rsidR="00660BE6" w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> und bündeln die besten Erkenntnisse der</w:t>
       </w:r>
-      <w:r w:rsidR="00B83D21">
+      <w:r w:rsidR="00B83D21" w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00660BE6">
+      <w:r w:rsidR="00660BE6" w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>vergangenen</w:t>
       </w:r>
-      <w:r w:rsidR="00B83D21">
+      <w:r w:rsidR="00B83D21" w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Jahre</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>. V</w:t>
       </w:r>
-      <w:r w:rsidR="00354930">
+      <w:r w:rsidR="00354930" w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>iele Lösungen beweisen sich im täglichen Leben</w:t>
       </w:r>
-      <w:r w:rsidR="00B83D21">
+      <w:r w:rsidR="00B83D21" w:rsidRPr="76C9BCF2">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A94E3B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00976013" w:rsidRPr="00976013">
-        <w:t>So führt etwa eine in die Schrankwand integrierte Tür von der Küche in die Speisekammer, wodurch Funktionsbereiche klar getrennt und gleichzeitig unsichtbar verbunden werden. Zusätzlicher Stauraum entsteht unter der Treppe in einem abgeschlossenen Raum. Materialseitig setzt das Haus</w:t>
+      <w:r w:rsidR="00976013">
+        <w:t>So führt etwa eine in die Schrankwand integrierte Tür von der Küche in die Speisekammer, wodurch Funktionsbereiche klar getrennt und gleichzeitig unsichtbar verbunden werden. Materialseitig setzt das Haus</w:t>
       </w:r>
       <w:r w:rsidR="00A94E3B">
         <w:t xml:space="preserve"> durchgängig auf </w:t>
       </w:r>
-      <w:r w:rsidR="00976013" w:rsidRPr="00976013">
-        <w:t xml:space="preserve">Qualität: Eichenholz bei Treppe, Innentüren und Parkett schafft eine warme, natürliche Atmosphäre und unterstreicht den Anspruch an Langlebigkeit und Wohnqualität. </w:t>
+      <w:r w:rsidR="00976013">
+        <w:t>Qualität: Eichenholz bei Treppe, Innentüren</w:t>
+      </w:r>
+      <w:r w:rsidR="00091247">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00976013">
+        <w:t xml:space="preserve"> und Parkett</w:t>
+      </w:r>
+      <w:r w:rsidR="00091247">
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00976013">
+        <w:t xml:space="preserve"> schafft eine warme, natürliche Atmosphäre und unterstreicht den Anspruch an Langlebigkeit und Wohnqualität. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68520949" w14:textId="0B53570A" w:rsidR="00A94E3B" w:rsidRDefault="00A94E3B" w:rsidP="00A94E3B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Architektur mit eigenständiger Präsenz und moderner Handschrift</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034DADF4" w14:textId="547EC914" w:rsidR="00976013" w:rsidRDefault="00A94E3B" w:rsidP="00976013">
+    <w:p w14:paraId="034DADF4" w14:textId="7F304DAE" w:rsidR="00976013" w:rsidRDefault="6F793FBB" w:rsidP="00976013">
+      <w:r w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Auch die äußere Gestaltung folgt einer klaren Linie. </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Das steile Dach, kombiniert mit einer senkrechten Holzfassade </w:t>
+        <w:t>Das steile Dach, kombiniert mit einer senkrechten Holzfassade mit pflege</w:t>
+      </w:r>
+      <w:r w:rsidR="39B0B8AD">
+        <w:t xml:space="preserve">leichter Vergrauungslasur </w:t>
       </w:r>
       <w:r>
-        <w:t>mit pflege</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00976013">
         <w:t>in silbergrauer Ausführung, verleiht dem Haus eine ruhige, gleichzeitig charaktervolle Erscheinung.</w:t>
       </w:r>
-      <w:r w:rsidR="000121A2">
+      <w:r w:rsidR="39B0B8AD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00976013" w:rsidRPr="00976013">
-        <w:t xml:space="preserve">Die bewusst unregelmäßige Fassadenlattung erzeugt eine feine Lebendigkeit in der Oberfläche, ohne die Gesamtwirkung zu dominieren. Große Fensterflächen und Dachflächenfenster sorgen für eine gleichmäßige Belichtung über beide Ebenen hinweg. Der Eingangsbereich wird durch ein flaches Vordach geschützt und durch eine in die Fassade integrierte Sitzbank ergänzt – ein Detail, das funktionale und gestalterische Aspekte miteinander verbindet. </w:t>
+      <w:r w:rsidR="1CB896C1">
+        <w:t xml:space="preserve">Die bewusst unregelmäßige </w:t>
+      </w:r>
+      <w:r w:rsidR="5E05CDC9">
+        <w:t>Scala-Holzfassade</w:t>
+      </w:r>
+      <w:r w:rsidR="1CB896C1">
+        <w:t xml:space="preserve"> erzeugt eine feine Lebendigkeit in der Oberfläche, ohne die Gesamtwirkung zu dominieren. Große Fensterflächen und Dachflächenfenster sorgen für eine gleichmäßige Belichtung über beide Ebenen hinweg</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CF6">
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="01736B4B">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="1CB896C1">
+        <w:t>etail</w:t>
+      </w:r>
+      <w:r w:rsidR="1DDA7EEE">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="1CB896C1">
+        <w:t>, d</w:t>
+      </w:r>
+      <w:r w:rsidR="1129C36B">
+        <w:t>ie</w:t>
+      </w:r>
+      <w:r w:rsidR="1CB896C1">
+        <w:t xml:space="preserve"> funktionale und gestalterische Aspekte miteinander verbinde</w:t>
+      </w:r>
+      <w:r w:rsidR="581D78E1">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="1CB896C1">
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71CB13A2" w14:textId="5E8DDFFA" w:rsidR="008232F5" w:rsidRDefault="008232F5" w:rsidP="008232F5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Ein Haus, das unterschiedliche Nutzungsszenarien zulässt</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBB7953" w14:textId="3447FFDE" w:rsidR="008232F5" w:rsidRPr="00976013" w:rsidRDefault="008232F5" w:rsidP="008232F5">
+    <w:p w14:paraId="2CBB7953" w14:textId="4614D3CB" w:rsidR="008232F5" w:rsidRPr="00976013" w:rsidRDefault="0A8FCD3F" w:rsidP="008232F5">
+      <w:r w:rsidRPr="424A1EBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Über das klassische Einfamilienhaus hinaus </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t>ist das Jubiläumshaus auch als Teil größerer Grundstücksstrategien gedacht.</w:t>
+        <w:t>ist das Jubiläumshaus auch als Teil größerer Grundstücksstrategien gedacht. Insbesondere im Kontext der Nachverdichtung eröffnet es neue Möglichkeiten: als eigenständiger Baukörper im Garten, als Wohnraum für mehrere Generationen</w:t>
+      </w:r>
+      <w:r w:rsidR="47754D0C">
+        <w:t xml:space="preserve"> etwa.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-        <w:t>Insbesondere im Kontext der Nachverdichtung eröffnet es neue Möglichkeiten: als eigenständiger Baukörper im Garten, als Wohnraum für mehrere Generationen oder als separater Arbeits- und Rückzugsort. Damit reagiert das Konzept auf gesellschaftliche Entwicklungen wie veränderte Familienstrukturen, Pflegebedarfe oder neue Arbeitsformen. Die Stärke des Entwurfs liegt darin, diese Szenarien nicht explizit festzulegen, sondern sie räumlich zu ermöglichen.</w:t>
+        <w:t xml:space="preserve"> Damit reagiert das Konzept auf gesellschaftliche Entwicklungen wie veränderte Familienstrukturen, Pflegebedarfe oder neue Arbeitsformen. Die Stärke des Entwurfs liegt darin, diese Szenarien nicht explizit festzulegen, sondern sie räumlich zu ermöglichen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FE6D758" w14:textId="12EEC407" w:rsidR="002073CC" w:rsidRDefault="002073CC" w:rsidP="002073CC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Wohngesundheit und Konstruktion als integraler Bestandteil</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0941AD29" w14:textId="5382A6BA" w:rsidR="00FB37D2" w:rsidRDefault="002073CC" w:rsidP="00976013">
-[...5 lines deleted...]
-        <w:t>Wie bei Baufritz üblich, basiert auch das Jubiläumshaus auf einer konsequent ökologischen Bauweise.</w:t>
+    <w:p w14:paraId="0941AD29" w14:textId="4E83739B" w:rsidR="00FB37D2" w:rsidRDefault="002073CC" w:rsidP="00976013">
+      <w:r w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wie bei </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>Baufritz</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="76C9BCF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> üblich, basiert auch das Jubiläumshaus auf einer konsequent ökologischen Bauweise.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00976013" w:rsidRPr="00976013">
-        <w:t>Diffusionsoffene Konstruktionen, schadstoffgeprüfte Materialien und der hohe Holzanteil tragen zu einem ausgeglichenen Raumklima bei. Damit wird das Gebäude nicht nur als funktionaler Wohnraum verstanden, sondern als Teil eines größeren ökologischen Zusammenhangs – von der Materialwahl bis zur Nutzung vorhandener Grundstücksflächen.</w:t>
+      <w:r w:rsidR="00976013">
+        <w:t>Diffusionsoffene Konstruktionen, schadstoffge</w:t>
+      </w:r>
+      <w:r w:rsidR="00730CF6">
+        <w:t xml:space="preserve">prüfte und natürliche </w:t>
+      </w:r>
+      <w:r w:rsidR="00976013">
+        <w:t>Materialien und der hohe Holzanteil tragen zu einem ausgeglichenen Raumklima bei. Damit wird das Gebäude nicht nur als funktionaler Wohnraum verstanden, sondern als Teil eines größeren ökologischen Zusammenhangs – von der Materialwahl bis zur Nutzung vorhandener Grundstücksflächen.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Ein weiterer Grund, zu feiern.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00FB37D2">
+    <w:p w14:paraId="616A617C" w14:textId="77777777" w:rsidR="00091247" w:rsidRDefault="00091247" w:rsidP="00976013"/>
+    <w:p w14:paraId="67D3E899" w14:textId="5BA97F13" w:rsidR="76C9BCF2" w:rsidRDefault="00091247">
+      <w:r>
+        <w:t>*Ausstattung bei der schlüsselfertigen Variant</w:t>
+      </w:r>
+      <w:r w:rsidR="00D27632">
+        <w:t>e</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="76C9BCF2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1134" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00976013"/>
     <w:rsid w:val="000121A2"/>
     <w:rsid w:val="0006790E"/>
+    <w:rsid w:val="00082CDD"/>
     <w:rsid w:val="00084F81"/>
+    <w:rsid w:val="00091247"/>
     <w:rsid w:val="000D1FDF"/>
+    <w:rsid w:val="00112BFF"/>
     <w:rsid w:val="001219D9"/>
     <w:rsid w:val="00133CF1"/>
     <w:rsid w:val="00140A41"/>
+    <w:rsid w:val="001704A3"/>
+    <w:rsid w:val="001D523F"/>
     <w:rsid w:val="002073CC"/>
     <w:rsid w:val="00241DDA"/>
     <w:rsid w:val="002702C7"/>
     <w:rsid w:val="002B1660"/>
     <w:rsid w:val="002C281B"/>
+    <w:rsid w:val="002C3E98"/>
+    <w:rsid w:val="0034773C"/>
     <w:rsid w:val="00354930"/>
+    <w:rsid w:val="00372B2D"/>
+    <w:rsid w:val="00395E9E"/>
     <w:rsid w:val="00397E6B"/>
+    <w:rsid w:val="003E3B51"/>
     <w:rsid w:val="003F3BA6"/>
+    <w:rsid w:val="00420276"/>
+    <w:rsid w:val="004B3859"/>
+    <w:rsid w:val="004F6656"/>
+    <w:rsid w:val="0052293B"/>
     <w:rsid w:val="005234BB"/>
+    <w:rsid w:val="00532AE7"/>
     <w:rsid w:val="005351ED"/>
     <w:rsid w:val="00572DCD"/>
     <w:rsid w:val="00594D05"/>
+    <w:rsid w:val="00597937"/>
+    <w:rsid w:val="005B1575"/>
+    <w:rsid w:val="0061405D"/>
     <w:rsid w:val="00660BE6"/>
+    <w:rsid w:val="00661B72"/>
+    <w:rsid w:val="00714D17"/>
+    <w:rsid w:val="007258FE"/>
+    <w:rsid w:val="00730CF6"/>
+    <w:rsid w:val="00812643"/>
     <w:rsid w:val="008232F5"/>
     <w:rsid w:val="008650A0"/>
     <w:rsid w:val="008B7E9C"/>
+    <w:rsid w:val="008D6682"/>
+    <w:rsid w:val="008F63B8"/>
     <w:rsid w:val="009347D5"/>
+    <w:rsid w:val="00972137"/>
     <w:rsid w:val="00976013"/>
     <w:rsid w:val="0099406A"/>
     <w:rsid w:val="009B60A1"/>
+    <w:rsid w:val="009D7336"/>
     <w:rsid w:val="00A52B1D"/>
     <w:rsid w:val="00A94E3B"/>
+    <w:rsid w:val="00AE5B36"/>
     <w:rsid w:val="00AF7CB6"/>
     <w:rsid w:val="00B83D21"/>
+    <w:rsid w:val="00C32B97"/>
     <w:rsid w:val="00C51DD7"/>
+    <w:rsid w:val="00CB034B"/>
     <w:rsid w:val="00CB100A"/>
+    <w:rsid w:val="00CB5438"/>
     <w:rsid w:val="00D271F9"/>
+    <w:rsid w:val="00D27632"/>
+    <w:rsid w:val="00D92BC5"/>
+    <w:rsid w:val="00DC2FA5"/>
     <w:rsid w:val="00E35C41"/>
+    <w:rsid w:val="00E4496D"/>
     <w:rsid w:val="00E8676D"/>
     <w:rsid w:val="00F072B8"/>
     <w:rsid w:val="00F662F1"/>
     <w:rsid w:val="00FB37D2"/>
+    <w:rsid w:val="00FD54D7"/>
     <w:rsid w:val="00FE18B1"/>
+    <w:rsid w:val="01736B4B"/>
+    <w:rsid w:val="0A8FCD3F"/>
+    <w:rsid w:val="1129C36B"/>
+    <w:rsid w:val="14BA15AB"/>
+    <w:rsid w:val="18693A82"/>
+    <w:rsid w:val="1B72AC1F"/>
+    <w:rsid w:val="1C6B8F75"/>
+    <w:rsid w:val="1CB896C1"/>
+    <w:rsid w:val="1D155DD7"/>
+    <w:rsid w:val="1DDA7EEE"/>
+    <w:rsid w:val="203C019F"/>
+    <w:rsid w:val="26EA2ADC"/>
+    <w:rsid w:val="2781B97E"/>
+    <w:rsid w:val="299FCBA9"/>
+    <w:rsid w:val="33AEA7FC"/>
+    <w:rsid w:val="34F14230"/>
+    <w:rsid w:val="39B0B8AD"/>
+    <w:rsid w:val="3A422BB4"/>
+    <w:rsid w:val="3ADC8F71"/>
+    <w:rsid w:val="3D7BC470"/>
+    <w:rsid w:val="4102A813"/>
+    <w:rsid w:val="41AE9718"/>
+    <w:rsid w:val="424A1EBD"/>
+    <w:rsid w:val="44DD5AB8"/>
+    <w:rsid w:val="46D8C98B"/>
+    <w:rsid w:val="47754D0C"/>
+    <w:rsid w:val="4A8CB362"/>
+    <w:rsid w:val="4DF474ED"/>
+    <w:rsid w:val="5200A47C"/>
+    <w:rsid w:val="581D78E1"/>
+    <w:rsid w:val="5C162B90"/>
+    <w:rsid w:val="5DF69064"/>
+    <w:rsid w:val="5E05CDC9"/>
+    <w:rsid w:val="5EF6F9B4"/>
+    <w:rsid w:val="626ABD55"/>
+    <w:rsid w:val="68890578"/>
+    <w:rsid w:val="6BAA57B9"/>
+    <w:rsid w:val="6F793FBB"/>
+    <w:rsid w:val="71AB1D77"/>
+    <w:rsid w:val="76C9BCF2"/>
+    <w:rsid w:val="775107A6"/>
+    <w:rsid w:val="7AFEC34B"/>
+    <w:rsid w:val="7F12E0B6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="0881BAB3"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{FF3B7E94-05A9-41EF-B899-3655CA84FB64}"/>
+  <w15:docId w15:val="{120CE8BF-70B1-4224-A70B-5E7F2CCC8192}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1024,583 +1425,833 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002073CC"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="berschrift2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="berschrift3">
     <w:name w:val="heading 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="berschrift4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="berschrift5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="berschrift6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="berschrift7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="berschrift8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="berschrift9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Title"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Untertitel">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Untertitel"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="Zitat">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="ZitatZchn"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="Quote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
+    <w:name w:val="Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Zitat"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...2 lines deleted...]
-    <w:link w:val="IntenseQuote"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="IntensivesZitat"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="IntensiverVerweis">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
     <w:rsid w:val="00976013"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D6682"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D6682"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008D6682"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D6682"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="008D6682"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Erwhnung">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="008D6682"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+</file>
+
+<file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
+<t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+  <t:Task id="{B5EF7899-C461-4505-99C9-C47E24D860AE}">
+    <t:Anchor>
+      <t:Comment id="1384223469"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{2EB541FB-7094-4B23-A0BA-7A17CF0057B0}" time="2026-04-27T15:19:22.684Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1384223469"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{038E17A2-07DC-4B32-AEC3-7F4EBC62D782}" time="2026-04-27T15:19:22.684Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1384223469"/>
+        </t:Anchor>
+        <t:Assign userId="S::Jutta.Metzler@baufritz.de::fcc25906-e817-4c73-901b-f4b78c674b22" userProvider="AD" userName="Metzler Jutta"/>
+      </t:Event>
+      <t:Event id="{9A33577E-F8C9-4179-9BE7-C04238A3A41A}" time="2026-04-27T15:19:22.684Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1384223469"/>
+        </t:Anchor>
+        <t:SetTitle title="@Metzler Jutta Andere Formulierung. Das klingt, als ob Baufritz immer schweine-teuer ist und jetzt plötzlich überraschender Weise bezahlbar - JA, das stimmt. Aber möchte ich so nicht lesen."/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{67C4CF32-F0C4-49E1-B244-5085541A064A}">
+    <t:Anchor>
+      <t:Comment id="1348542077"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{E2E942A3-BA9B-42B8-807D-DECFDCC9832E}" time="2026-04-27T15:25:47.974Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1348542077"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{985832D0-6D7F-40C6-AD99-5A03399954E0}" time="2026-04-27T15:25:47.974Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1348542077"/>
+        </t:Anchor>
+        <t:Assign userId="S::Jutta.Metzler@baufritz.de::fcc25906-e817-4c73-901b-f4b78c674b22" userProvider="AD" userName="Metzler Jutta"/>
+      </t:Event>
+      <t:Event id="{14657D0B-E15A-4CCA-A7EE-A41F20B6B18D}" time="2026-04-27T15:25:47.974Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1348542077"/>
+        </t:Anchor>
+        <t:SetTitle title="@Metzler Jutta Das ist arg weit hergeholt. Als separater Arbeits- und Rückzugsort? Wie ist das gemeint? Lieber weglassen."/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{38C0B36F-BC9A-475E-A7D5-DED2021E7370}">
+    <t:Anchor>
+      <t:Comment id="1863904108"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{FC11F248-914A-4BB2-819C-6679620AD406}" time="2026-04-27T15:20:41.516Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1863904108"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{00525CE1-6271-4FAC-B148-C5DF756E3CEE}" time="2026-04-27T15:20:41.516Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1863904108"/>
+        </t:Anchor>
+        <t:Assign userId="S::Jutta.Metzler@baufritz.de::fcc25906-e817-4c73-901b-f4b78c674b22" userProvider="AD" userName="Metzler Jutta"/>
+      </t:Event>
+      <t:Event id="{B2039F88-58D5-49B3-B3D7-B73D3716650B}" time="2026-04-27T15:20:41.516Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1863904108"/>
+        </t:Anchor>
+        <t:SetTitle title="@Metzler Jutta Das klingt jetzt so, als ob das Prinzip Ausbauhaus völlig neu ist. Ist es nicht. Wurde nur lange nicht mehr aktiv von uns angeboten. Bekommst du das hübscher hin?"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{13F16B3C-C0E4-4360-8AAD-C80CBBE7A837}">
+    <t:Anchor>
+      <t:Comment id="1081319739"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{B471200D-47EC-47C6-8AC3-28766300792E}" time="2026-04-27T15:24:12.581Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1081319739"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{9C4B7173-B784-4733-BEC8-9414FD306B29}" time="2026-04-27T15:24:12.581Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1081319739"/>
+        </t:Anchor>
+        <t:Assign userId="S::Jutta.Metzler@baufritz.de::fcc25906-e817-4c73-901b-f4b78c674b22" userProvider="AD" userName="Metzler Jutta"/>
+      </t:Event>
+      <t:Event id="{25E9AEEA-586B-414D-82D5-CA5279BA088C}" time="2026-04-27T15:24:12.581Z">
+        <t:Attribution userId="S::Julia.Albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1081319739"/>
+        </t:Anchor>
+        <t:SetTitle title="@Metzler Jutta Diese Sitzbank und das Vordach sind nicht im Preis enthalten. Daher bitte lieber nicht erwähnen."/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{518CFDFA-6289-4832-B777-6534FB8D0215}">
+    <t:Anchor>
+      <t:Comment id="1767076073"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{B70DD165-3FE9-445A-B1B0-EB66698D15F1}" time="2026-04-27T15:57:16.35Z">
+        <t:Attribution userId="S::julia.albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1767076073"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{7AAB6953-7AD9-4C53-BD37-021408E1065F}" time="2026-04-27T15:57:16.35Z">
+        <t:Attribution userId="S::julia.albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1767076073"/>
+        </t:Anchor>
+        <t:Assign userId="S::Jutta.Metzler@baufritz.de::fcc25906-e817-4c73-901b-f4b78c674b22" userProvider="AD" userName="Metzler Jutta"/>
+      </t:Event>
+      <t:Event id="{22CC504C-E739-4740-AFFF-3855E129943C}" time="2026-04-27T15:57:16.35Z">
+        <t:Attribution userId="S::julia.albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1767076073"/>
+        </t:Anchor>
+        <t:SetTitle title="@Metzler Jutta Das klingt ähnlich unsexy. Ich könnte mir eher etwas wie &quot;fairer Preis&quot;, &quot;richtig schöner Preis&quot; oder &quot;Preis für Familien&quot; - whatever vorstellen"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{3FC0FC1A-A3AE-4574-A916-9883D6D508D2}">
+    <t:Anchor>
+      <t:Comment id="1037530560"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{6E1ECD40-C213-45F3-AEFC-6C192EA505D7}" time="2026-04-27T15:58:14.821Z">
+        <t:Attribution userId="S::julia.albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1037530560"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{4C9C7AC9-0349-456C-B414-9F912B4B7FEB}" time="2026-04-27T15:58:14.821Z">
+        <t:Attribution userId="S::julia.albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1037530560"/>
+        </t:Anchor>
+        <t:Assign userId="S::Jutta.Metzler@baufritz.de::fcc25906-e817-4c73-901b-f4b78c674b22" userProvider="AD" userName="Metzler Jutta"/>
+      </t:Event>
+      <t:Event id="{839713ED-DDE9-4732-9FF4-5DD88DA24004}" time="2026-04-27T15:58:14.821Z">
+        <t:Attribution userId="S::julia.albrecht@baufritz.de::f8b38a59-7062-4be7-888a-043ff95ac4e2" userProvider="AD" userName="Albrecht Julia"/>
+        <t:Anchor>
+          <t:Comment id="1037530560"/>
+        </t:Anchor>
+        <t:SetTitle title="@Metzler Jutta Können wir es hier konkret machen?: &quot;...und Kosten spart...&quot;?"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+</t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1832,51 +2483,64 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101009B90039CD3EE4344A5A029D22D0C981F" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b3a001a781f2bec370fce03ced064c43">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="23114708-8dc2-4e60-b1a3-1a6222878d21" xmlns:ns3="eeb226fd-a929-4463-b37e-437c7a6c3029" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8d295ecd6aa00c1a667c026475392964" ns2:_="" ns3:_="">
     <xsd:import namespace="23114708-8dc2-4e60-b1a3-1a6222878d21"/>
     <xsd:import namespace="eeb226fd-a929-4463-b37e-437c7a6c3029"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Ver_x00f6_ffentlichung" minOccurs="0"/>
                 <xsd:element ref="ns2:AD" minOccurs="0"/>
               </xsd:all>
@@ -2055,125 +2719,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="eeb226fd-a929-4463-b37e-437c7a6c3029" xsi:nil="true"/>
     <AD xmlns="23114708-8dc2-4e60-b1a3-1a6222878d21" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="23114708-8dc2-4e60-b1a3-1a6222878d21">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Ver_x00f6_ffentlichung xmlns="23114708-8dc2-4e60-b1a3-1a6222878d21" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C74844-B096-414F-BB54-382EC0EF2D98}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{861C7435-5F6D-4378-882E-5D8DE7AC8477}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="23114708-8dc2-4e60-b1a3-1a6222878d21"/>
     <ds:schemaRef ds:uri="eeb226fd-a929-4463-b37e-437c7a6c3029"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C74844-B096-414F-BB54-382EC0EF2D98}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51405F21-55A3-4963-8744-39487C4867F9}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F1142D53-1B3C-4A55-AE26-00A77201A063}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="eeb226fd-a929-4463-b37e-437c7a6c3029"/>
     <ds:schemaRef ds:uri="23114708-8dc2-4e60-b1a3-1a6222878d21"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>4792</Characters>
+  <Pages>2</Pages>
+  <Words>848</Words>
+  <Characters>5348</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>11</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Bau-Fritz GmbH und Co. KG</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5621</CharactersWithSpaces>
+  <CharactersWithSpaces>6184</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Metzler Jutta</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101009B90039CD3EE4344A5A029D22D0C981F</vt:lpwstr>
   </property>